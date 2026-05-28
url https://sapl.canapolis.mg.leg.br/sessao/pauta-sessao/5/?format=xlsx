--- v0 (2026-04-05)
+++ v1 (2026-05-28)
@@ -51,57 +51,57 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Ata Legislativa nº 9 de 2026</t>
   </si>
   <si>
     <t>ATA DA 9 REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Ualisson</t>
   </si>
   <si>
-    <t>"DISPÕE SOBRE DIRETRIZES PARA A FORMULAÇÃO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA À SAÚDE DO SERVIDOR PÚBLICO NO ÂMBITO DO MUNICÍPIO DE CANÁPOLIS/MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
+    <t>DISPÕE SOBRE DIRETRIZES PARA A FORMAÇÃO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA À SAÚDE DO SERVIDOR PÚBLICO NO ÂMBITO DO MUNICÍPIO DE CANÁPOLIS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
-    <t>"INSTITUI A POLÍTICA MUNICIPAL DE SEGURANÇA E MONITORAMENTO ESCOLAR NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE CANÁPOLIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
+    <t>DISPÕE SOBRE A REGULARIZAÇÃO, PADRONIZAÇÃO, IDENTIFICAÇÃO, MANUTENÇÃO E REMOÇÃO DE CABOS E FIAÇÕES AÉREAS INSTALADAS EM POSTES, CALÇADAS E DEMAIS LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE CANÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE UNIDADE ESCOLAR PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -409,114 +409,114 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="178" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="227.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">